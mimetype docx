--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63DB4A0A" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -62,11105 +61,6816 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178D7244" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00505835" w:rsidRDefault="00E862FA" w:rsidP="00E862FA">
+    <w:p w14:paraId="178D7244" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRDefault="00E862FA" w:rsidP="00E862FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38012F7D" w14:textId="16332FBB" w:rsidR="00E862FA" w:rsidRPr="00505835" w:rsidRDefault="004A60E6" w:rsidP="00D53B2B">
+    <w:p w14:paraId="38012F7D" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00995477" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>HYDROTECH</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>LIQUID MEMBRANE 7000 (LM7000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20879F09" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00505835" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
+    <w:p w14:paraId="20879F09" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DECE0D5" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00505835" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
+    <w:p w14:paraId="0DECE0D5" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>LONG FORM SPECIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AABDECE" w14:textId="77777777" w:rsidR="00A74CF8" w:rsidRPr="00505835" w:rsidRDefault="00A74CF8" w:rsidP="00E862FA">
+    <w:p w14:paraId="0AABDECE" w14:textId="77777777" w:rsidR="00A74CF8" w:rsidRDefault="00A74CF8" w:rsidP="00E862FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0D2F7C" w14:textId="2540346A" w:rsidR="00B13D3B" w:rsidRPr="00505835" w:rsidRDefault="00B13D3B" w:rsidP="00B13D3B">
+    <w:p w14:paraId="6F0D2F7C" w14:textId="509552CB" w:rsidR="00B13D3B" w:rsidRPr="00B90919" w:rsidRDefault="00B13D3B" w:rsidP="00B13D3B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00A95AAB" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A95AAB" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A95AAB" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A95AAB" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C45814" w:rsidRPr="00505835">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>07 14 16 Cold Liquid</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90919" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A95AAB" w:rsidRPr="00505835">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95AAB" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B90919" w:rsidRPr="00505835">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applied </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90919" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Waterproofing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537A0692" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="537A0692" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5AFBEA" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+    <w:p w14:paraId="0B5AFBEA" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>PART I   GENERAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7EF090" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="3C7EF090" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDF92C3" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00B90919">
+    <w:p w14:paraId="6CDF92C3" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00B90919">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1.01</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>SUMMARY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580E237F" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="580E237F" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3174A544" w14:textId="159B0485" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="007739C7">
+    <w:p w14:paraId="3174A544" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00414130">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="907" w:hanging="907"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00414130" w:rsidRPr="00505835">
+      <w:r w:rsidR="00414130" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ote </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00414130" w:rsidRPr="00505835">
+      <w:r w:rsidR="00414130" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00414130" w:rsidRPr="00505835">
+      <w:r w:rsidR="00414130" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>pecifier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This specification serves as a guideline and should be adapted to suit the requirements of each project. </w:t>
       </w:r>
-      <w:r w:rsidR="00E862FA" w:rsidRPr="00505835">
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is prepared in accordance with the CSI three-part section format and shall be included as a separate section under </w:t>
       </w:r>
-      <w:r w:rsidR="00E862FA" w:rsidRPr="00505835">
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DIVISION 7 - Thermal and Moisture Protection</w:t>
       </w:r>
-      <w:r w:rsidR="00E862FA" w:rsidRPr="00505835">
-[...28 lines deleted...]
-        <w:tabs>
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Improvements and other changes to the contents shall be made only with the written approval of the architect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F4EB48" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F3113B" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5616"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="900" w:firstLine="0"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1.02</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t>RELATED SECTIONS (</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="4B8CFC4C" w14:textId="1BC022B8" w:rsidR="007739C7" w:rsidRPr="00505835" w:rsidRDefault="007739C7" w:rsidP="00EC155D">
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE8E9BC" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00E862FA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...126 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CBE0695" w14:textId="7A5F8831" w:rsidR="007739C7" w:rsidRPr="00505835" w:rsidRDefault="007739C7" w:rsidP="007739C7">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+    <w:p w14:paraId="355BC151" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00E862FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Strength/density: </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:t>American Society for Testing and Materials (ASTM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AE31FE" w14:textId="612677D6" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00E862FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>minimum 115 pcf (1842 kg/m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      </w:r>
+      <w:r w:rsidR="00817F98" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hydrotech</w:t>
+      </w:r>
+      <w:r w:rsidR="00817F98" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Liquid Membrane 7000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tech</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Data Sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DF207E" w14:textId="2E480726" w:rsidR="006E4BFD" w:rsidRPr="00AA53FF" w:rsidRDefault="006E4BFD" w:rsidP="00E862FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Finish</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+      <w:r w:rsidR="00817F98" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hydrotech</w:t>
+      </w:r>
+      <w:r w:rsidR="00817F98" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00817F98" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liquid Membrane 7000 System Guideline Options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEE74B6" w14:textId="77777777" w:rsidR="00E862FA" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0067EB" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="00E862FA" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> Broom</w:t>
-[...294 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...655 lines deleted...]
-          <w:b/>
         </w:rPr>
         <w:t>SYSTEM DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9FA1AC" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="130A34B4" w14:textId="0B3FC6A0" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="7C9FA1AC" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130A34B4" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...35 lines deleted...]
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furnish and install a completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cold, liquid-applied, </w:t>
+      </w:r>
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>bitumen modified polyurethane waterproofing membrane and assembly on structural approved substrate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DC8E5D" w14:textId="77777777" w:rsidR="009B2138" w:rsidRPr="00505835" w:rsidRDefault="009B2138" w:rsidP="009B2138">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="0994A28E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262CC7CD" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>1.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...359 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>DELIVERY, STORAGE AND HANDLING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF9CF61" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="70956FC9" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="1EF9CF61" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70956FC9" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deliver materials in original unopened containers of packaging, clearly labeled with manufacturer's name, brand name, instructions for use, </w:t>
       </w:r>
-      <w:r w:rsidR="005B6F4F" w:rsidRPr="00505835">
+      <w:r w:rsidR="005B6F4F" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>all identifying numbers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEE7106" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="6972C885" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
+    <w:p w14:paraId="2FEE7106" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6972C885" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Materials shall be stored in a neat and safe manner, not to exceed the allowable structural capacity of the storage area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7383923F" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00505835" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
+    <w:p w14:paraId="7383923F" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00AA53FF" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="198E655D" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00505835" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
+    <w:p w14:paraId="198E655D" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00AA53FF" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Store materials in a clean, dry area protected from water and direct sunlight</w:t>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in temperatures between </w:t>
       </w:r>
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F (1</w:t>
       </w:r>
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">C) and </w:t>
       </w:r>
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F (</w:t>
       </w:r>
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="009E6F92" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E6F92" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D3589C" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00505835" w:rsidRDefault="005D24BB" w:rsidP="00995477">
+    <w:p w14:paraId="06D3589C" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00AA53FF" w:rsidRDefault="005D24BB" w:rsidP="00995477">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FB1882" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00505835" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
+    <w:p w14:paraId="74FB1882" w14:textId="77777777" w:rsidR="005D24BB" w:rsidRPr="00AA53FF" w:rsidRDefault="005D24BB" w:rsidP="005D24BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE82A23" w14:textId="34501998" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="00EC155D" w:rsidP="00911DB5">
+    <w:p w14:paraId="5FE82A23" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00E862FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004270C8" w:rsidRPr="00505835">
+        <w:t>PROJECT CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A564BE" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>PROJECT CONDITIONS</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="2C16B9AC" w14:textId="53517569" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00911DB5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C16B9AC" w14:textId="6190158F" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Application of membrane shall not proceed during inclement weather. All surfaces to receive the membrane shall be free of water, dew, frost, snow, </w:t>
       </w:r>
-      <w:r w:rsidR="004507B1" w:rsidRPr="00505835">
+      <w:r w:rsidR="00AB2089" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ice,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and foreign matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDDBD7E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="1BBB8BF4" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00911DB5">
+    <w:p w14:paraId="7EDDBD7E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBB8BF4" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As the membrane requires a cure time</w:t>
       </w:r>
-      <w:ins w:id="7" w:author="Stan Graveline" w:date="2024-05-16T17:38:00Z">
-        <w:r w:rsidR="00CC20C3" w:rsidRPr="00505835">
+      <w:ins w:id="0" w:author="Stan Graveline" w:date="2024-05-16T17:38:00Z">
+        <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:ins>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> application sh</w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> not begin w</w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hen there is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a threat of inclement weather. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F4C8D1" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="3DC89DBE" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="005B6F4F" w:rsidP="00911DB5">
+    <w:p w14:paraId="04F4C8D1" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC89DBE" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="005B6F4F" w:rsidP="005B6F4F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Application of cold liquid applied membrane </w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> proceed while </w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">air temperature </w:t>
       </w:r>
-      <w:r w:rsidR="00995477" w:rsidRPr="00505835">
+      <w:r w:rsidR="00995477" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be above </w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F (</w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C)</w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and maximum of 95</w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F (35</w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B0"/>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C)</w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he substrate </w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a minimum of 5 degrees above the dew point temperature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5458551E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="5BC64A98" w14:textId="52B2DAFD" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00911DB5">
+    <w:p w14:paraId="5458551E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC64A98" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparation and application of membrane </w:t>
       </w:r>
-      <w:r w:rsidR="00A067F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="00A067F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
-[...29 lines deleted...]
-    <w:p w14:paraId="6DFE7CAA" w14:textId="2697E527" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00911DB5">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take place in well ventilated areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61289C3B" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFE7CAA" w14:textId="1E0D1AE9" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">General contractor shall </w:t>
       </w:r>
-      <w:r w:rsidR="00C45814" w:rsidRPr="00505835">
+      <w:r w:rsidR="003A7612" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ensure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> adequate protection during installation and curing of the waterproofing assembly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570181EA" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="007537B0" w:rsidP="007537B0">
+    <w:p w14:paraId="570181EA" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="007537B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FE1C718" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="007537B0" w:rsidP="00911DB5">
+    <w:p w14:paraId="6FE1C718" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Waterproofing Membrane: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439FE2CC" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="007537B0" w:rsidP="006C42D8">
+    <w:p w14:paraId="439FE2CC" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="006C42D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CC8858" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="006C42D8" w:rsidP="00911DB5">
+    <w:p w14:paraId="67CC8858" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="006C42D8" w:rsidP="006C42D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Waterproofing membrane is not intended to be exposed or in contact with a constant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
-[...20 lines deleted...]
-    <w:p w14:paraId="2C9788D0" w14:textId="39F2A14C" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="006C42D8" w:rsidP="00911DB5">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>temperature below -25°F (-31.7°C) or in excess of 200°F (93.3°C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9788D0" w14:textId="6826A195" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="006C42D8" w:rsidP="006C42D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
-[...19 lines deleted...]
-      <w:r w:rsidR="004507B1" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specified waterproofing membrane is VOC compliant. Consult container, packaging </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2089" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>labels,</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Safety Data Sheets (SDS) for specific safety information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C685C2B" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="006C42D8" w:rsidP="00911DB5">
+    <w:p w14:paraId="4C685C2B" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="006C42D8" w:rsidP="006C42D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Some low molecular weight alcohols can soften. Any exposure to foreign materials or chemical discharges shall be </w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>reported to</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
-[...28 lines deleted...]
-    <w:p w14:paraId="7C2D5AE4" w14:textId="15702189" w:rsidR="007537B0" w:rsidRPr="00505835" w:rsidRDefault="007537B0" w:rsidP="00911DB5">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> membrane manufacturer for evaluation to determine any impact on the waterproof membrane assembly performance prior to warranty issuance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA4B7D5" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="007537B0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2D5AE4" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="007537B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...43 lines deleted...]
-    <w:p w14:paraId="19789212" w14:textId="1A764F32" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contractor shall ensure adequate protection during installation of the waterproofing system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7304C7F9" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19789212" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1.0</w:t>
       </w:r>
-      <w:r w:rsidR="00EC155D" w:rsidRPr="00505835">
+      <w:r w:rsidR="00E862FA" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418884B2" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="2D57776F" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+    <w:p w14:paraId="418884B2" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D57776F" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Upon completion of the work, the contractor shall supply the owner with a single-source warranty of U.S. origin direct from the manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D9DD7" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+    <w:p w14:paraId="0F8D9DD7" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46ED03A4" w14:textId="49C8116D" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+    <w:p w14:paraId="46ED03A4" w14:textId="766941F2" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>arrant</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
-[...19 lines deleted...]
-      <w:r w:rsidR="007537B0" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varies in terms</w:t>
+      </w:r>
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and requirements</w:t>
       </w:r>
-      <w:r w:rsidR="004507B1" w:rsidRPr="00505835">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTACT Hydrotech for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC20C3" w:rsidRPr="00505835">
+        <w:t xml:space="preserve">CONTACT </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7534">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>Sika-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrotech for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>warranty terms and conditions to meet the specific project requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB18FCF" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+    <w:p w14:paraId="0DB18FCF" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C288020" w14:textId="18C829F6" w:rsidR="00113F71" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00113F71">
-[...101 lines deleted...]
-    <w:p w14:paraId="019C6345" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+    <w:p w14:paraId="6FE6BAE2" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="67990895" w14:textId="25BD0BC2" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Warranties available from the manufacturer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Note to Specifier: Edit to project requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019C6345" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...50 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="67990895" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7EAA4F32" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Material Warrant</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23A02" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Liquid Membrane 7000 (LM7000)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EB3702" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...29 lines deleted...]
-        <w:keepNext/>
+    </w:p>
+    <w:p w14:paraId="7EAA4F32" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+      <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="19E1DC37" w14:textId="6078E1DF" w:rsidR="00EB125A" w:rsidRPr="00505835" w:rsidRDefault="00EB125A" w:rsidP="00EB125A">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Duration: </w:t>
+      </w:r>
+      <w:r w:rsidR="007537B0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5-, 10-, 15-, 20-year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AD1A96" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00EB125A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...64 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E1DC37" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00EB125A">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="76A077EF" w14:textId="22F8FE23" w:rsidR="00C45814" w:rsidRPr="00505835" w:rsidDel="005F53DD" w:rsidRDefault="00EB125A" w:rsidP="00EC6ABF">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Labor and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Material Warrant</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Liquid Membrane 7000 (LM7000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C9D6CB" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00EB125A">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="8" w:author="Mark Bosch" w:date="2025-11-09T06:12:00Z"/>
-[...101 lines deleted...]
-    <w:p w14:paraId="4DF01B66" w14:textId="583DDB4B" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4241CEB0" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00EB125A">
       <w:pPr>
         <w:keepLines/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duration: 5-, 10-, 15-, 20-year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A2FE77" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00A25365">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDB8385" w14:textId="47E77BDB" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="00682B14" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PART II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795154D0" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402FA50D" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2.01</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25365" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDBB65D" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF01B66" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Refer to Section 1.03, SYSTEM DESCRIPTION</w:t>
-[...54 lines deleted...]
-    <w:p w14:paraId="0B848B56" w14:textId="77777777" w:rsidR="00C45814" w:rsidRPr="00505835" w:rsidRDefault="00C45814" w:rsidP="00C45814">
+        <w:t>Refer to Section 1.03, SYSTEM DESCRIPTION.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  All components shall be obtained as a single-source from the membrane supplier to ensure total system compatibility and integrity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F57FD96" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00A25365">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33411C3F" w14:textId="77777777" w:rsidR="00DD7534" w:rsidRPr="008659B1" w:rsidRDefault="00A25365" w:rsidP="00DD7534">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk212280479"/>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Supplier:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD7534" w:rsidRPr="008659B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manufacturer: </w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>Sika/Hydrotech</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidR="00DD7534" w:rsidRPr="008659B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7E81F3" w14:textId="77777777" w:rsidR="00C45814" w:rsidRPr="00505835" w:rsidRDefault="00C45814" w:rsidP="00C45814">
+    <w:p w14:paraId="63E55F6C" w14:textId="708392AB" w:rsidR="00DD7534" w:rsidRPr="008659B1" w:rsidRDefault="00DD7534" w:rsidP="00DD7534">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>100 Dan Road</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00505835">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Canton, Massachusetts 02021</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008659B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00505835">
+        <w:t>100 Dan Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718A9776" w14:textId="0C9B2182" w:rsidR="00DD7534" w:rsidRPr="008659B1" w:rsidRDefault="00DD7534" w:rsidP="00DD7534">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5400"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.888.509.3350</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 Web Site: </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008659B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Canton, Massachusetts 02021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE172EA" w14:textId="47105E48" w:rsidR="00DD7534" w:rsidRPr="008659B1" w:rsidRDefault="00DD7534" w:rsidP="00DD7534">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5400"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008659B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.888.509.3350</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20026E53" w14:textId="7A2ECD29" w:rsidR="00DD7534" w:rsidRPr="008659B1" w:rsidRDefault="00DD7534" w:rsidP="00DD7534">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008659B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008659B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Web Site: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00505835">
+        <w:r w:rsidRPr="008659B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:snapToGrid/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.hydrotechusa.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4894AF93" w14:textId="184F2E9C" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="006C42D8" w:rsidP="00DD7534">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLine="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B207A17" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365" w:rsidP="00D53B2B">
+    <w:p w14:paraId="0B207A17" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365" w:rsidP="00D53B2B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2.02</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>MATERIALS</w:t>
       </w:r>
-      <w:r w:rsidR="006C42D8" w:rsidRPr="00505835">
+      <w:r w:rsidR="006C42D8" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F8761B" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00505835" w:rsidRDefault="00A25365">
-[...10 lines deleted...]
-    <w:p w14:paraId="547F675E" w14:textId="3740D51F" w:rsidR="00083171" w:rsidRPr="00505835" w:rsidRDefault="005F53DD" w:rsidP="00911DB5">
+    <w:p w14:paraId="77F8761B" w14:textId="77777777" w:rsidR="00A25365" w:rsidRPr="00AA53FF" w:rsidRDefault="00A25365">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D7DB07" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="003223DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Fluid-Applied Membrane System: Liquid Membrane 7000 (LM7000), </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flex-Flash F, and primer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FA60B4" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00A44669">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405CA5F8" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00A44669">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidR="00113F71" w:rsidRPr="00505835">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LM7000 , 120 mils wet film thickness </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equivalent to  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 SF/gal coverage ( 2 coats </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D57E6FF" w14:textId="77777777" w:rsidR="00A44669" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00A44669">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>each 60 mils).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70459E8C" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00A44669">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flex-Flash F is to be used for</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transitions between dissimilar materials, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44669" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corners, penetrations, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seams, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>low movement</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20C3" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joints</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and cracks.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Flex-Flash F may be used if a fully reinforced assembly is required by the design team.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E05FDD" w14:textId="77777777" w:rsidR="00EB125A" w:rsidRPr="00AA53FF" w:rsidRDefault="00EB125A" w:rsidP="00A44669">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Proper primer is to be used (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>depending on the project specific requirements.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCA76A0" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00F3391D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4535D40E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Membrane</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1507B6" w14:textId="4F347AA2" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD596CC" w14:textId="1622C6E2" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00A44669">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detail coat with </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flex-Flash F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reinforcement shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set in 20mil of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LM7000 H or V by </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hydrotech</w:t>
       </w:r>
-      <w:r w:rsidR="00113F71" w:rsidRPr="00505835">
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00113F71" w:rsidRPr="00505835">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...168 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a two component, cold fluid applied, chemical cure, bitumen modified, polyurethane </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and covered with another 20 mil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>coat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F070D77" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00A44669">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base coat shall be LM7000 H or V by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t>American Hydrotech, Inc.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a two component, cold fluid applied, chemical cure, bitumen modified, polyurethane base coat membrane</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applied at 60 mils film thickness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9C63B9" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="007537B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Top coat shall be LM7000 H or V by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t>American Hydrotech, Inc.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a two component, cold fluid applied, chemical cure, bitumen modified, polyurethane top coat membrane</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applied at 60 mils film thickness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AA93B6" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Base coat and top coat membranes shall be low in VOC’s, and be a two component elastomeric polyurethane membrane that may be brush or roller applied. Membrane shall have the following physical properties and conform</w:t>
+      </w:r>
+      <w:del w:id="1" w:author="Stan Graveline" w:date="2024-05-16T17:46:00Z">
+        <w:r w:rsidRPr="00AA53FF" w:rsidDel="00AF5F50">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:delText>s</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ASTM D7311-07: Standard Specification for a single component, cold fluid applied, moisture cure, bitumen modified, polyurethane membranes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F18F5A" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Liquid and Cured Film Property Requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06152832" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ASTM D-624, Die C: Tear Resistance (psi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
-[...5 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F53DD" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>150 ± 50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B3B7FD" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-412: Elongation at Break (%) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
-[...69 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>450 ± 50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018B9EE1" w14:textId="3F1AF6C0" w:rsidR="00083171" w:rsidRPr="00505835" w:rsidRDefault="00EC6ABF" w:rsidP="00083171">
+    <w:p w14:paraId="2DA65D19" w14:textId="7454C1F5" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-412: Tensile Strength (psi) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
-[...5 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidR="00C2019C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F53DD" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>850 ± 50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624E490B" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ASTM D-2240: Hardness (Shore A) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>850 ± 50</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="645ACCA4" w14:textId="751DBCA2" w:rsidR="00083171" w:rsidRPr="00505835" w:rsidRDefault="00EC6ABF" w:rsidP="00083171">
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>60 ± 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70551757" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-2697: Total Volume Solids (%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
-[...5 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>89 ± 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6D5779" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-236: Total Weight Solids (%) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F53DD" w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>95 ± 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC181F6" w14:textId="72A1C1EC" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-2369-81: VOCs (g/l) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>60 ± 5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A69A48C" w14:textId="496220A5" w:rsidR="00083171" w:rsidRPr="00505835" w:rsidRDefault="00EC6ABF" w:rsidP="00083171">
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C2019C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>78</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A3C5BC" w14:textId="77777777" w:rsidR="00F3391D" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASTM D-751: Permeability to water vapor (perms) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0.06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E59170" w14:textId="77777777" w:rsidR="007537B0" w:rsidRPr="00AA53FF" w:rsidRDefault="007537B0" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific Gravity (lbs/gal) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F53DD" w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t>89 ± 2</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      </w:r>
+      <w:r w:rsidR="00F3391D" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
-[...12 lines deleted...]
-      <w:r w:rsidR="00083171" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8.30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49097537" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE29ED1" w14:textId="77777777" w:rsidR="00543E80" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005F53DD" w:rsidRPr="00505835">
-[...249 lines deleted...]
-    <w:p w14:paraId="6AD596CC" w14:textId="4B3A29F0" w:rsidR="00EC6ABF" w:rsidRPr="00505835" w:rsidRDefault="00EC6ABF" w:rsidP="00911DB5">
+      <w:r w:rsidR="003223DE" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fillet Bead and Penetration Sealant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F3779E" w14:textId="77777777" w:rsidR="00543E80" w:rsidRPr="00AA53FF" w:rsidRDefault="00543E80" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4140AB03" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="00F3391D" w:rsidP="00E34F6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:tab w:val="left" w:pos="900"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sealant for fillet bead applications and membrane penetrations shall be Sikaflex sealant including Sikaflex 1a and 2c NS EZ Mix by Sika Corp., </w:t>
+      </w:r>
+      <w:r w:rsidR="003223DE" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one- and two-part </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>polyurethane sealants suitable for fillet bead transition compound to be applied prior to the installation of the membrane system at changes in substrate direction, sealing reglet terminations, cracks in the substrate and penetrations of the waterproofing system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ED57EC" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="003223DE">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:firstLine="0"/>
-[...400 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...107 lines deleted...]
-    <w:p w14:paraId="7452DDA9" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00505835" w:rsidRDefault="00FA0C44" w:rsidP="00E34F6C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7452DDA9" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00E34F6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003223DE" w:rsidRPr="00505835">
+      <w:r w:rsidR="003223DE" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Primers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0E8FF0" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00505835" w:rsidRDefault="003223DE" w:rsidP="00E34F6C">
+    <w:p w14:paraId="2A0E8FF0" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="00E34F6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB4A143" w14:textId="6D2A9BCE" w:rsidR="003223DE" w:rsidRPr="00505835" w:rsidRDefault="009F2054" w:rsidP="00911DB5">
-[...64 lines deleted...]
-    <w:p w14:paraId="1D7B9280" w14:textId="063DE27E" w:rsidR="00F9781F" w:rsidRPr="00505835" w:rsidRDefault="00F9781F" w:rsidP="00911DB5">
+    <w:p w14:paraId="0BB4A143" w14:textId="03DDAF71" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003A7612" w:rsidP="00E34F6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:bookmarkStart w:id="2" w:name="_Hlk165971413"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Low odor, low VOC formulation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26D5A680" w14:textId="0290DAEA" w:rsidR="00F9781F" w:rsidRPr="00505835" w:rsidRDefault="00F9781F" w:rsidP="00911DB5">
+        <w:t xml:space="preserve">Sikalastic </w:t>
+      </w:r>
+      <w:r w:rsidR="003223DE" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1K Epoxy Primer is used as a primer for Liquid Membrane 7000 applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44669" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003223DE" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>over Monolithic Membrane 6125 (MM6125), concrete, masonry, wood, metal, and other substrates as recommended applied at a rate of 100-250 sf/gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9B4E39" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="00E34F6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk213565535"/>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Compatible with most common substrates – concrete, masonry, wood, roof boards, most metals</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="61786BBB" w14:textId="66393BC9" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="003223DE" w:rsidP="00911DB5">
+        <w:t>Sikadur-22 Lo-Mod FS is used as a faster cure primer for Liquid Membrane 7000 applied over concrete, masonry, wood, metal, and other substrates as recommended at a rate of 160 sqft/gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0014B41B" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00E34F6C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sikadu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F2054">
+        <w:t xml:space="preserve">Sikalastic FTP LoVOC Primer must be used for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+        <w:t xml:space="preserve">potable water </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">-22 Lo-Mod FS </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63C9C25E" w14:textId="3124FF96" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="006B4443" w:rsidP="00911DB5">
+        <w:t>applications</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="354E29A7" w14:textId="77777777" w:rsidR="005A5227" w:rsidRPr="00AA53FF" w:rsidRDefault="005A5227" w:rsidP="005A5227">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A0CE34" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="00FA0C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Drainage mat</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7E38" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Protection Sheets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E135C89" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="003223DE">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+    </w:p>
+    <w:p w14:paraId="07D1BDBA" w14:textId="77777777" w:rsidR="003223DE" w:rsidRPr="00AA53FF" w:rsidRDefault="003223DE" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fast setting epoxy resin binder</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79515EE4" w14:textId="533FB9F6" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="006B4443" w:rsidP="00911DB5">
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dimpled core polystyrene drainage mat with a non-woven polypropylene filter</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fabric bonded to the topside of the mat, and a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>film</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bonded to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the underside of the mat. To be installed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the waterproofing membrane. Drainage mat to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hydrodrain 420.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146846C4" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Asphaltic based protection sheet can be used to provide additional protection to the installed and cured membrane from the installation of the overburden. Hydroflex 30,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB125A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hydroflex RBII.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hydrocap 90FR, or Hydrocap 160 FR are to be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6F7789" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7249B4A8" w14:textId="6021AFEF" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Extruded Polystyrene Insulation</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A494D5" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...7 lines deleted...]
-    <w:p w14:paraId="342B1F75" w14:textId="4C6FE546" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="00FA0C44" w:rsidP="00911DB5">
+    </w:p>
+    <w:p w14:paraId="1B3E9B9C" w14:textId="07FE02A2" w:rsidR="00204DCC" w:rsidRPr="00682B14" w:rsidRDefault="00FA0C44" w:rsidP="005A64DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Extruded polystyrene foam board insulation, either flat stock or tapered, meeting the requirements  of ASTM 578 Type VI (40 psi – stone ballast or pavers in sand bed/direct application), Type VII (60 psi – concrete pavers on pedestals), or Type V (100 psi – superimposed loads). Insulation shall be DuPont Styrofoam XPS, supplied by</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hydrotech</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBBEAC4" w14:textId="77777777" w:rsidR="001D36E5" w:rsidRPr="00AA53FF" w:rsidRDefault="001D36E5" w:rsidP="00682B14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE46565" w14:textId="77777777" w:rsidR="00204DCC" w:rsidRPr="00AA53FF" w:rsidRDefault="00204DCC" w:rsidP="00204DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>G.           Miscellaneous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1412B69A" w14:textId="77777777" w:rsidR="00204DCC" w:rsidRPr="00AA53FF" w:rsidRDefault="00204DCC" w:rsidP="00204DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF3DC6E" w14:textId="1358326C" w:rsidR="00204DCC" w:rsidRPr="00AA53FF" w:rsidRDefault="008B122C" w:rsidP="007B24F0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sikalastic 502 Primer </w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is a two component</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recoat primer</w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, high solids, aromatic, polyurethane primer. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sikalastic 502 Primer </w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">is to be used with partially completed new </w:t>
+      </w:r>
+      <w:r w:rsidR="001443D0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LM7000</w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems, to recover existing</w:t>
+      </w:r>
+      <w:r w:rsidR="001443D0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LM7000</w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems, and to repair existing </w:t>
+      </w:r>
+      <w:r w:rsidR="001443D0" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LM7000</w:t>
+      </w:r>
+      <w:r w:rsidR="00204DCC" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395AF550" w14:textId="399311A8" w:rsidR="001D36E5" w:rsidRDefault="008B122C" w:rsidP="00204DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1260" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225C416D" w14:textId="74F6C11A" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00204DCC" w:rsidP="00204DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1260" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4846C7CA" w14:textId="63362416" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PART III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B7E60" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDC1B97" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.01   </w:t>
+      </w:r>
+      <w:r w:rsidR="003959D6" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>INSPECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031B4D38" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496E1D42" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00002499">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The contractor shall examine every surface scheduled to receive the waterproofing assembly to verify it is acceptable and proper for the application of the membrane. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2065447F" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68018C9C" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00002499">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The contractor shall not proceed with the installation of the membrane until all defects have been corrected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7C19A9" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F12BD5" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PREPARATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542B5023" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAE2CAD" w14:textId="1E354909" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">All surfaces shall be dry, smooth, free of depressions, voids, protrusions, clean and free of unapproved curing compounds, form release </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2089" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>agents,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other surface contaminants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F4BA25" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003959D6" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Note to Specifier: Edit to project requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2795FA5B" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB23187" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="0077192A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cast in-place concrete/Composite concrete deck</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3222D1EC" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDC2851" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Poured in place concrete shall be monolithic, smooth, free of voids, spalled areas, laitance, honeycombs, and sharp protrusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2503A69C" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181B79D4" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Concrete shall be cured a minimum of 28 days in accordance with ACI-308, or as recommended by the concrete supplier, in order to achieve a minimum hardness of 3,500 psi (25 N/mm2) with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk2332366"/>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a maximum moisture content of six (6) percent or 75% relative humidity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711D749B" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120F602A" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Concrete shall be abrasively cleaned (i.e., shot blast) in accordance with ASTM D4259 to provide a sound substrate free from laitance with an open concrete surface. Areas of minor surface deterioration of 0.50 inch (13 mm) or greater in depth, and/or spalls, voids, bug holes and other deterioration on vertical surfaces or horizontal surfaces shall be repaired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E8D67D" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69797231" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="0077192A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Precast concrete decks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731EBA82" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE5FEF7" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Precast units shall be mechanically secured to minimize differential movement and all joints between units shall be grouted or caulked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E733FBF" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46613929" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precast concrete shall have a maximum moisture content of six (6) percent or 75% relative humidity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADAAB45" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E93395" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="0077192A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Substrate cleaning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6CB9D6" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3822375C" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="0077192A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Thoroughly sweep the substrate which is to receive the roof membrane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B29E90" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="003959D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4679C17F" w14:textId="77777777" w:rsidR="003959D6" w:rsidRPr="00AA53FF" w:rsidRDefault="003959D6" w:rsidP="0077192A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:hanging="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Substrate shall be blown clean using an air compressor to remove any remaining loose debris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4800EE0B" w14:textId="77777777" w:rsidR="005A7626" w:rsidRPr="00AA53FF" w:rsidRDefault="005A7626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B8EBB8" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E1CD4" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MEMBRANE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F37D5DF" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C14B8A8" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="0077192A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F238B" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Primer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6F4A" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pplication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FCED68" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2C89AC" w14:textId="765A5E4E" w:rsidR="00AF6F4A" w:rsidRPr="00AA53FF" w:rsidRDefault="005A7626" w:rsidP="00002499">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1440" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000F238B" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll substrates </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be primed </w:t>
+      </w:r>
+      <w:r w:rsidR="000F238B" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as required by </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7534">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sika-</w:t>
+      </w:r>
+      <w:r w:rsidR="000F238B" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrotech. Primer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="000F238B" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required on </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all substrates</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk511907839"/>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAA4BA0" w14:textId="77777777" w:rsidR="00145A59" w:rsidRPr="00AA53FF" w:rsidRDefault="00145A59" w:rsidP="00145A59">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4223FF2F" w14:textId="5EAFDB47" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00145A59" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="003A7612">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Sikalastic</w:t>
       </w:r>
-      <w:r w:rsidR="009F2054" w:rsidRPr="00505835">
-[...16 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00FA0C44" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1K Epoxy Primer is used as a primer for Liquid Membrane 7000 applied over Monolithic Membrane 6125 (MM6125), concrete, masonry, wood, metal, and other substrates as recommended applied at a rate of 100-250 sf/gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A01818B" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D398AD" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sikadur-22 Lo-Mod FS is used as a faster cure primer for Liquid Membrane 7000 applied over concrete, masonry, wood, metal, and other substrates as recommended at a rate of 160 sqft/gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E94DCF9" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEDF1CE" w14:textId="77777777" w:rsidR="00AF6F4A" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00530217">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1980" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sikalastic FTP LoVOC Primer must be used for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potable water </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applications </w:t>
+      </w:r>
+      <w:r w:rsidR="00530217" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply a single coat of Sikalastic FTP LoVOC Primer at rate of 175 sf/gal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76625243" w14:textId="77777777" w:rsidR="00FA0C44" w:rsidRPr="00AA53FF" w:rsidRDefault="00FA0C44" w:rsidP="00FA0C44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FAB9CB" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="005A7626">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
-[...8 lines deleted...]
-    <w:p w14:paraId="7562A9FC" w14:textId="77777777" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="006B4443" w:rsidP="00911DB5">
+      <w:r w:rsidR="004270C8" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B87F4C" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reinforcement and Details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B6787E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203921CA" w14:textId="36FCCA8E" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0014B41B" w14:textId="32BE7DAE" w:rsidR="003223DE" w:rsidRPr="00505835" w:rsidRDefault="006B4443" w:rsidP="00911DB5">
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reinforcement of cracks, plywood, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7612" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>coverboard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joints/Seams, transitions, dissimilar material: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD1F5B5" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CC0AD9" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For all locations where the specified membrane system is to be applied directly to the substrate surface, reinforcement of cracks and joints prior to applying the specified membrane system is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C92ED3" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For all horizontal-to-vertical transitions, provide a Sikaflex polyurethane sealant cant or LM7000 V strip coat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42164891" w14:textId="77777777" w:rsidR="00AD5FAF" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Install</w:t>
+      </w:r>
+      <w:r w:rsidR="00530217" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6” wide strip of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530217" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Flex-Flash F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530217" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>into 20 mil of LM7000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530217" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>H or V and cover with another 20 mils of LM7000 H or V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEABC83" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274EE5A0" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
-[...18 lines deleted...]
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Detailing of Drains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CC04AB" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1260"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="12A0CE34" w14:textId="10BBE004" w:rsidR="003223DE" w:rsidRPr="00505835" w:rsidRDefault="008F7E38" w:rsidP="00911DB5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DBC9EB" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clean, prepare and prime surfaces ready to receive membrane applications. Block drain bowl opening to avoid waterproofing material from entering the drainage system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDE263F" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Remove strainer baskets and clamping rings from the drain bowl assembly. Temporarily replace the bolts back into assembly to avoid miss-alignment of connections after membrane applications are completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E0B9D" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Detail the dissimilar material transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with reinforcement and LM7000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC05FE0" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Extend LM7000 directly into the throat of the prepared drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2AE60D" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C833BF" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="360"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="61694A09" w14:textId="1AED899A" w:rsidR="006B4443" w:rsidRPr="00505835" w:rsidRDefault="006B4443" w:rsidP="00911DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Penetrations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36761AFA" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF5B492" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clean, prepare and prime surfaces ready to receive membrane. Ensure that penetrations are secured to prevent movement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1D3761" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply a cant bead of Sikaflex sealant or strip coat of LM7000 at the base of penetrations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E26546" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Detail dissimilar material transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with reinforcement and LM7000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6353EA85" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply LM7000 V vertically up the penetration 6-8 inches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2558E415" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E32C574" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="00E34F6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Membrane Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDEC73" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="007C697C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F4D489" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...22 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk511914005"/>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Install waterproofing membrane system in accordance with current technical data sheets and in accordance with warranty guideline requirements after the primer has cured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658A8706" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC" w:rsidP="000308DC">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...200 lines deleted...]
-    <w:p w14:paraId="1A47D7B9" w14:textId="5B45C549" w:rsidR="00687D4D" w:rsidRPr="00505835" w:rsidRDefault="00687D4D" w:rsidP="00911DB5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6AE9AB" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...80 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply base coat to horizontal deck and vertical wall surfaces with 1/2 inch – 3/4 inch phenolic core roller to achieve a continuous and uniform minimum wet film thicknesses of 60 mils. Brush can be used to apply strip coat or detail coat prior to the first waterproofing layer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3692FB98" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC" w:rsidP="000308DC">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...515 lines deleted...]
-    <w:p w14:paraId="7249B4A8" w14:textId="6021AFEF" w:rsidR="00FA0C44" w:rsidRPr="00505835" w:rsidRDefault="00FA0C44" w:rsidP="00911DB5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCAD215" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="900"/>
-[...26 lines deleted...]
-        <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B3E9B9C" w14:textId="1212A9F0" w:rsidR="00204DCC" w:rsidRPr="00505835" w:rsidRDefault="00FA0C44" w:rsidP="00911DB5">
+        <w:ind w:left="1440" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply top coat </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5F50" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phenolic core roller to achieve a continuous and uniform minimum wet film thickness of 60 mils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EA3DA1" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC" w:rsidP="000308DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4CFEC4" w14:textId="5C29C710" w:rsidR="007B24F0" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC" w:rsidP="009C4B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
-[...3061 lines deleted...]
-          <w:numId w:val="23"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="009C4B74" w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Top coat must be installed within 16 hours </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4B74" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>from the start of application of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first coat. </w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hour window recoat time is exceeded, but less than 72 hours</w:t>
       </w:r>
-      <w:ins w:id="22" w:author="Stan Graveline" w:date="2024-05-16T17:56:00Z">
-        <w:r w:rsidR="00DE41E2" w:rsidRPr="00505835">
+      <w:ins w:id="6" w:author="Stan Graveline" w:date="2024-05-16T17:56:00Z">
+        <w:r w:rsidR="00DE41E2" w:rsidRPr="00AA53FF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:ins>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing the surface is not exposed to significant dirt or other contamination, it is necessary to solvent wipe with xylene, </w:t>
       </w:r>
-      <w:r w:rsidR="004507B1" w:rsidRPr="00505835">
+      <w:r w:rsidR="00AB2089" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>acetone,</w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other approved solvent, and prime with </w:t>
       </w:r>
-      <w:r w:rsidR="007B24F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hydrotech</w:t>
       </w:r>
-      <w:r w:rsidR="007B24F0" w:rsidRPr="00505835">
+      <w:r w:rsidR="007B24F0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D67920" w14:textId="77777777" w:rsidR="007B24F0" w:rsidRPr="00505835" w:rsidRDefault="007B24F0" w:rsidP="007B24F0">
+    <w:p w14:paraId="36D67920" w14:textId="77777777" w:rsidR="007B24F0" w:rsidRPr="00AA53FF" w:rsidRDefault="007B24F0" w:rsidP="007B24F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4B26B3" w14:textId="2B2735F7" w:rsidR="006E4BFD" w:rsidRPr="00505835" w:rsidRDefault="007B24F0" w:rsidP="00911DB5">
+    <w:p w14:paraId="4F4B26B3" w14:textId="2A4D17EB" w:rsidR="006E4BFD" w:rsidRPr="00AA53FF" w:rsidRDefault="008B122C" w:rsidP="009C4B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...18 lines deleted...]
-      <w:r w:rsidR="004507B1" w:rsidRPr="00505835">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sikalastic 502 Primer (recoat primer) </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Beyond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72 hours from the start of the previous applications of LM7000 and/or if the surface is subjected to significant dirt or contamination, it is necessary to clean, abrade, solvent wipe with xylene, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2089" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>acetone,</w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other approved solvent, and prime with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
-[...18 lines deleted...]
-      <w:r w:rsidR="001443D0" w:rsidRPr="00505835">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sikalastic 502 Primer</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001443D0" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1118795F" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00505835" w:rsidRDefault="000308DC" w:rsidP="000308DC">
+    <w:p w14:paraId="1118795F" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC" w:rsidP="000308DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F4EAE7" w14:textId="77777777" w:rsidR="0028417D" w:rsidRPr="00505835" w:rsidRDefault="00B87F4C" w:rsidP="00911DB5">
+    <w:p w14:paraId="72F4EAE7" w14:textId="77777777" w:rsidR="0028417D" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Install all flashings in accordance with manufacturer’s construction details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E4A55E" w14:textId="77777777" w:rsidR="00530217" w:rsidRPr="00505835" w:rsidRDefault="00530217" w:rsidP="00530217">
+    <w:p w14:paraId="38E4A55E" w14:textId="77777777" w:rsidR="00530217" w:rsidRPr="00AA53FF" w:rsidRDefault="00530217" w:rsidP="00530217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A8CDF5" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00505835" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
+    <w:p w14:paraId="36A8CDF5" w14:textId="77777777" w:rsidR="00B87F4C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B87F4C" w:rsidP="00B87F4C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:p w14:paraId="04F1FC6F" w14:textId="77777777" w:rsidR="00185D14" w:rsidRPr="00505835" w:rsidRDefault="007C697C" w:rsidP="00911DB5">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="04F1FC6F" w14:textId="77777777" w:rsidR="00185D14" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="00D53B2B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>MEMBRANE INTEGRITY TES</w:t>
       </w:r>
-      <w:r w:rsidR="00185D14" w:rsidRPr="00505835">
+      <w:r w:rsidR="00185D14" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526DEC4A" w14:textId="77777777" w:rsidR="00185D14" w:rsidRPr="00505835" w:rsidRDefault="00185D14" w:rsidP="00185D14">
+    <w:p w14:paraId="526DEC4A" w14:textId="77777777" w:rsidR="00185D14" w:rsidRPr="00AA53FF" w:rsidRDefault="00185D14" w:rsidP="00185D14">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="2160" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E0EB50A" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00505835" w:rsidRDefault="00B918BB" w:rsidP="00911DB5">
+    <w:p w14:paraId="5E0EB50A" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00D24B6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prior to the installation of any surfacing, t</w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidR="009E1CD4" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E1CD4" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
-      <w:r w:rsidR="008F7E38" w:rsidRPr="00505835">
+      <w:r w:rsidR="008F7E38" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>membrane</w:t>
       </w:r>
-      <w:r w:rsidR="009E1CD4" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E1CD4" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall be leak</w:t>
       </w:r>
-      <w:r w:rsidR="009E1CD4" w:rsidRPr="00505835">
+      <w:r w:rsidR="009E1CD4" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tested by</w:t>
       </w:r>
-      <w:r w:rsidR="00185D14" w:rsidRPr="00505835">
+      <w:r w:rsidR="00185D14" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>means of electronic testing or by ponding water at a minimum depth of 2”</w:t>
       </w:r>
-      <w:r w:rsidR="00185D14" w:rsidRPr="00505835">
+      <w:r w:rsidR="00185D14" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(50.8</w:t>
       </w:r>
-      <w:r w:rsidR="00185D14" w:rsidRPr="00505835">
+      <w:r w:rsidR="00185D14" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
-[...12 lines deleted...]
-      <w:r w:rsidR="00185D14" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm) </w:t>
+      </w:r>
+      <w:r w:rsidR="00185D14" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for a period of 48 hours to check the integrity of the membrane installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75441885" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00185D14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506DA8FE" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00185D14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>VERIFY that the structure can support the dead load weight of a water test before</w:t>
       </w:r>
-      <w:r w:rsidR="00E34F6C" w:rsidRPr="00505835">
+      <w:r w:rsidR="00E34F6C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">testing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F8E9B9" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00505835" w:rsidRDefault="00B918BB" w:rsidP="00185D14">
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="19F8E9B9" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00185D14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2B22B0" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00185D14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00E34F6C" w:rsidRPr="00505835">
+      <w:r w:rsidR="00E34F6C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C697C" w:rsidRPr="00505835">
+      <w:r w:rsidR="007C697C" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If leaks should occur, the water shall be drained completely, and the membrane installation repaired</w:t>
       </w:r>
-      <w:r w:rsidR="005A5227" w:rsidRPr="00505835">
+      <w:r w:rsidR="005A5227" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, then retested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADEBAE3" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00505835" w:rsidRDefault="007C697C" w:rsidP="007C697C">
+    <w:p w14:paraId="7ADEBAE3" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="007C697C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB48788" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00505835" w:rsidRDefault="007C697C" w:rsidP="00911DB5">
+    <w:p w14:paraId="4DB48788" w14:textId="77777777" w:rsidR="007C697C" w:rsidRPr="00AA53FF" w:rsidRDefault="007C697C" w:rsidP="00185D14">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of excessive damage to the membrane assembly, electronic breach </w:t>
       </w:r>
-      <w:r w:rsidR="00145A59" w:rsidRPr="00505835">
+      <w:r w:rsidR="00145A59" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>detection t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
-[...42 lines deleted...]
-    <w:p w14:paraId="7769E5DE" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00505835" w:rsidRDefault="00B918BB" w:rsidP="00911DB5">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esting shall be required prior to the placement of overburden materials. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C049FE" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E36A17" w14:textId="77777777" w:rsidR="000308DC" w:rsidRPr="00AA53FF" w:rsidRDefault="000308DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7769E5DE" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="000D52D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:hanging="1320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>SURFACING INSTALLATION</w:t>
       </w:r>
-      <w:r w:rsidR="0094792B" w:rsidRPr="00505835">
+      <w:r w:rsidR="0094792B" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0094792B" w:rsidRPr="00505835">
+      <w:r w:rsidR="0094792B" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>(Note to Specifier: Edit to project requirements</w:t>
       </w:r>
-      <w:r w:rsidR="006E4BFD" w:rsidRPr="00505835">
+      <w:r w:rsidR="006E4BFD" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and review LM7000 “System Guideline Options” for specific requirements</w:t>
       </w:r>
-      <w:r w:rsidR="0094792B" w:rsidRPr="00505835">
+      <w:r w:rsidR="0094792B" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A47CF8" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00505835" w:rsidRDefault="00B918BB">
-[...10 lines deleted...]
-    <w:p w14:paraId="255B11BC" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="00911DB5">
+    <w:p w14:paraId="34A47CF8" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255B11BC" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tank liners do</w:t>
       </w:r>
-      <w:r w:rsidR="008F7E38" w:rsidRPr="00505835">
+      <w:r w:rsidR="008F7E38" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> not require any protection sheet or drainage mats after the proper application of LM7000 membrane assembly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C41265" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00505835" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
+    <w:p w14:paraId="31C41265" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A026FE7" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00505835" w:rsidRDefault="008F7E38" w:rsidP="00911DB5">
+    <w:p w14:paraId="4A026FE7" w14:textId="77777777" w:rsidR="008F7E38" w:rsidRPr="00AA53FF" w:rsidRDefault="008F7E38" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vertical below grade application will require the proper use and installation of Hydroflex 30 and/or Hydrodrain </w:t>
       </w:r>
-      <w:r w:rsidR="000D52D5" w:rsidRPr="00505835">
+      <w:r w:rsidR="000D52D5" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>420 (depending on the requested warranty terms).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8BC822" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
+    <w:p w14:paraId="5A8BC822" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F89AAAD" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="00911DB5">
+    <w:p w14:paraId="3F89AAAD" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Split slab application will require the proper use and installation of Hydroflex 30, Hydrocap 90FR, Hydrocap 160FR, and/or Hydrodrain 420 (depending on the requested warranty terms).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F657F06" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
+    <w:p w14:paraId="1F657F06" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C6CA4C" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="00911DB5">
+    <w:p w14:paraId="13C6CA4C" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Garden roof assemblies will require the proper use and installation of Hydroflex RBII</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4B732A" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
+    <w:p w14:paraId="4C4B732A" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058DFCE2" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="00911DB5">
+    <w:p w14:paraId="058DFCE2" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Concrete pavers on pedestals will require the proper use and installation of Hydroflex 30, Hydrocap 90FR, or Hydrocap 160FR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332B2FC9" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
+    <w:p w14:paraId="332B2FC9" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="000D52D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AD50904" w14:textId="40652AD1" w:rsidR="000D52D5" w:rsidRPr="00505835" w:rsidRDefault="000D52D5" w:rsidP="00911DB5">
+    <w:p w14:paraId="1AD50904" w14:textId="77777777" w:rsidR="000D52D5" w:rsidRPr="00AA53FF" w:rsidRDefault="000D52D5" w:rsidP="008F7E38">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
-[...43 lines deleted...]
-    <w:p w14:paraId="778C90C3" w14:textId="77777777" w:rsidR="00414130" w:rsidRPr="00505835" w:rsidRDefault="00414130" w:rsidP="00D53B2B">
+      <w:r w:rsidRPr="00AA53FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pavers or tiles in setting bed or thin set will require an additional skim coat of LM7000 with aggregate broadcasted into it to rejection.  Skim coat to be installed at an application rate of 1 gal/100 sqft (~15 mil WFT). Aggregate to be round river, kiln dried sand and broadcasted to rejection into the skim coat of LM7000 while still wet. After curing broom and vacuum any loose aggregate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C78D81" w14:textId="77777777" w:rsidR="00BF3B85" w:rsidRPr="00AA53FF" w:rsidRDefault="00BF3B85" w:rsidP="008742A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778C90C3" w14:textId="77777777" w:rsidR="00414130" w:rsidRPr="00AA53FF" w:rsidRDefault="00414130" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
-      <w:r w:rsidR="002F59AE" w:rsidRPr="00505835">
+      <w:r w:rsidR="002F59AE" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>PROTECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669A6F44" w14:textId="77777777" w:rsidR="00414130" w:rsidRPr="00505835" w:rsidRDefault="00414130" w:rsidP="00414130">
-[...10 lines deleted...]
-    <w:p w14:paraId="04C1D7BF" w14:textId="43AAE4B1" w:rsidR="0051451D" w:rsidRPr="00505835" w:rsidRDefault="00414130" w:rsidP="00911DB5">
+    <w:p w14:paraId="669A6F44" w14:textId="77777777" w:rsidR="00414130" w:rsidRPr="00AA53FF" w:rsidRDefault="00414130" w:rsidP="00414130">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F0DAFE" w14:textId="506A02A5" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="00414130" w:rsidP="00BF71C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Upon completion of new work (including all associated work) appropriate</w:t>
       </w:r>
-      <w:r w:rsidR="00AA53FF" w:rsidRPr="00505835">
+      <w:r w:rsidR="00AA53FF" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>procedures for</w:t>
       </w:r>
-      <w:r w:rsidR="00AA53FF" w:rsidRPr="00505835">
+      <w:r w:rsidR="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145A59" w:rsidRPr="00505835">
+      <w:r w:rsidR="00145A59" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">urveillance and protection of finished work during remainder of construction period shall </w:t>
       </w:r>
-      <w:r w:rsidR="00145A59" w:rsidRPr="00505835">
+      <w:r w:rsidR="00145A59" w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e instituted. Areas where membrane has been installed shall be protected until final</w:t>
       </w:r>
-      <w:r w:rsidR="00AA53FF" w:rsidRPr="00505835">
+      <w:r w:rsidR="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">wearing surface is installed. </w:t>
       </w:r>
-      <w:r w:rsidR="00B918BB" w:rsidRPr="00505835">
+    </w:p>
+    <w:p w14:paraId="0A0E24F5" w14:textId="77777777" w:rsidR="00B918BB" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB" w:rsidP="00B918BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C1D7BF" w14:textId="1FF31DBB" w:rsidR="0051451D" w:rsidRPr="00AA53FF" w:rsidRDefault="00B918BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7E6818" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00505835" w:rsidRDefault="004270C8">
-[...10 lines deleted...]
-    <w:p w14:paraId="46FCEF74" w14:textId="0E142D1A" w:rsidR="00B11FC6" w:rsidRPr="00505835" w:rsidRDefault="004270C8" w:rsidP="00B11FC6">
+    <w:p w14:paraId="1B7E6818" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6C32EA" w14:textId="77777777" w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidRDefault="004270C8" w:rsidP="00D53B2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00505835">
+      <w:r w:rsidRPr="00AA53FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>End of Section</w:t>
-[...184 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+        <w:t>End of Section.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004270C8" w:rsidRPr="00AA53FF" w:rsidSect="00475442">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="907" w:bottom="432" w:left="1584" w:header="2160" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5179CE" w14:textId="77777777" w:rsidR="008252D6" w:rsidRDefault="008252D6">
+    <w:p w14:paraId="02672310" w14:textId="77777777" w:rsidR="00D140BA" w:rsidRDefault="00D140BA">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7735D395" w14:textId="77777777" w:rsidR="008252D6" w:rsidRDefault="008252D6">
+    <w:p w14:paraId="53E483FE" w14:textId="77777777" w:rsidR="00D140BA" w:rsidRDefault="00D140BA">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7468CBFA" w14:textId="77777777" w:rsidR="008252D6" w:rsidRDefault="008252D6">
+    <w:p w14:paraId="5E596595" w14:textId="77777777" w:rsidR="00D140BA" w:rsidRDefault="00D140BA">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...5 lines deleted...]
-  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -11191,71 +6901,81 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4AD5263E" w14:textId="77777777" w:rsidR="004270C8" w:rsidRDefault="004270C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="254F6ED8" w14:textId="77777777" w:rsidR="00682B14" w:rsidRDefault="00682B14" w:rsidP="00682B14">
+  <w:p w14:paraId="254F6ED8" w14:textId="64900AD8" w:rsidR="00682B14" w:rsidRDefault="00DD7534" w:rsidP="00682B14">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>11.25</w:t>
+      <w:t>06:2</w:t>
+    </w:r>
+    <w:r w:rsidR="00647F31">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="735C1E58" w14:textId="77777777" w:rsidR="00682B14" w:rsidRPr="00C6020D" w:rsidRDefault="00682B14" w:rsidP="00682B14">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Copyright</w:t>
     </w:r>
   </w:p>
@@ -11308,92 +7028,96 @@
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00475442">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23599618" w14:textId="77777777" w:rsidR="008252D6" w:rsidRDefault="008252D6">
+    <w:p w14:paraId="608DFC28" w14:textId="77777777" w:rsidR="00D140BA" w:rsidRDefault="00D140BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8721DB" w14:textId="77777777" w:rsidR="008252D6" w:rsidRDefault="008252D6">
+    <w:p w14:paraId="679DD33C" w14:textId="77777777" w:rsidR="00D140BA" w:rsidRDefault="00D140BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01CB0259"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1132E6E8"/>
+    <w:tmpl w:val="F1ECA17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11444,228 +7168,50 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03EE6572"/>
-[...176 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF118A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="699E4534"/>
     <w:lvl w:ilvl="0" w:tplc="43B85ED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11710,341 +7256,228 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...180 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14BD393A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40AEC43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18EF402C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D8B672F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19660395"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="796E110E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2C2220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2EEF446"/>
     <w:lvl w:ilvl="0" w:tplc="B22A8478">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12116,180 +7549,282 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DD81AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5C9AF0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F7677A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B50ACC12"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224A1CAE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F78C4CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246F6C3B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="256C4964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="236651F8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="FF10CA78"/>
+    <w:lvl w:ilvl="0" w:tplc="06CC0CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...1 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2970" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5130" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7920" w:hanging="180"/>
+        <w:ind w:left="7290" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263F7E66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FDED8EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274E18C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3E62908"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12331,50 +7866,139 @@
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="294F72C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D542266"/>
+    <w:lvl w:ilvl="0" w:tplc="29586C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29C353A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE4C70C"/>
     <w:lvl w:ilvl="0" w:tplc="C4A6BF68">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12451,162 +8075,135 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBE5DA9"/>
+    <w:nsid w:val="2AC03978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="28E6836E"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="79D8D6B0"/>
+    <w:lvl w:ilvl="0" w:tplc="D71E418E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...1 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EFF31A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD5ABA86"/>
     <w:lvl w:ilvl="0" w:tplc="F8489158">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12683,142 +8280,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33405007"/>
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36E8227D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D0CB64E"/>
     <w:lvl w:ilvl="0" w:tplc="3F20195C">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12866,50 +8371,136 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39EA7E4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8A0DBFC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39FC3F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5741F90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13048,79 +8639,73 @@
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE2584C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00CE35FA"/>
+    <w:tmpl w:val="5A746F0C"/>
     <w:lvl w:ilvl="0" w:tplc="74602BEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1170" w:hanging="360"/>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4AEA551E">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
@@ -13141,172 +8726,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA80EE0"/>
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DB047E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4C4E86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
@@ -13383,51 +8846,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4140" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC8620D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE507BEC"/>
     <w:lvl w:ilvl="0" w:tplc="F8489158">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13499,51 +8962,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42836D45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F39C54BE"/>
     <w:lvl w:ilvl="0" w:tplc="854E9AD2">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13615,140 +9078,248 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B013027"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="437478EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C0C7F84"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="128CCAA4"/>
+    <w:lvl w:ilvl="0" w:tplc="87C2B3E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="720"/>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="7020" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="462529C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB1EF3E4"/>
+    <w:lvl w:ilvl="0" w:tplc="2B246994">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E140A0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0409000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50DB26B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0590AB6A"/>
     <w:lvl w:ilvl="0" w:tplc="F4D65DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13794,140 +9365,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541E5889"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56D2014D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0E89D8A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="BE9E307A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="720"/>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B830CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9266C9D2"/>
     <w:lvl w:ilvl="0" w:tplc="EF30C686">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13996,167 +9567,50 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
-[...115 lines deleted...]
-        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60404F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F43E9CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -14209,50 +9663,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="646256E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FDED8EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65175E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7B8D49E"/>
     <w:lvl w:ilvl="0" w:tplc="74602BEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -14303,184 +9843,269 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="C0122120"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665C1C95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C1A73BA"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...2 lines deleted...]
-        <w:ind w:left="468" w:hanging="468"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...5 lines deleted...]
-        <w:ind w:left="468" w:hanging="468"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683870DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AE014FC"/>
+    <w:lvl w:ilvl="0" w:tplc="1B3E73AA">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6888044C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FDED8EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-[...30 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8100" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70054A34"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DA3E14A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="704B3238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ABA5D10"/>
     <w:lvl w:ilvl="0" w:tplc="E5BE3250">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14528,51 +10153,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70EF4A15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA5E5498"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F1612B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0896BBC8"/>
     <w:lvl w:ilvl="0" w:tplc="2B5A7A72">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14644,54 +10355,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="738C20FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9AB46056"/>
+    <w:tmpl w:val="83642FA4"/>
     <w:lvl w:ilvl="0" w:tplc="59F0CCA8">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14763,51 +10474,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793E0DB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B032F15A"/>
+    <w:lvl w:ilvl="0" w:tplc="06CC0CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7290" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5F6293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22FEC42E"/>
     <w:lvl w:ilvl="0" w:tplc="A0FEC8E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14852,71 +10652,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F907D5C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB16EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E968C54C"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14961,51 +10761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC51015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788AB4A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15051,182 +10851,399 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="570389165">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="766270034">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1109086339">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1909877402">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1378316150">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1195725667">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1123618060">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1147631311">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="860124949">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="664355386">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1637487763">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="237523847">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="822701589">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1666518815">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1341811928">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1596595765">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="266929717">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1500345701">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1911694410">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1403485502">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="170921484">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="296838829">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1027487644">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="595212249">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="766270034">
+  <w:num w:numId="25" w16cid:durableId="1051615244">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="174728692">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1255166507">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="298653228">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1223440058">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1109086339">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="30" w16cid:durableId="1242788263">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1378316150">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="31" w16cid:durableId="1517966125">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1195725667">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="32" w16cid:durableId="558980940">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1637487763">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="33" w16cid:durableId="776750842">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="822701589">
-[...8 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1596595765">
+  <w:num w:numId="34" w16cid:durableId="458115045">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="266929717">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="35" w16cid:durableId="1908304228">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1500345701">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="36" w16cid:durableId="1803426512">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1911694410">
+  <w:num w:numId="37" w16cid:durableId="1303382940">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="108009019">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2145006129">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1298336103">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1467697992">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1323124437">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="608436514">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1403485502">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="44" w16cid:durableId="482700123">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="720" w:firstLine="180"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%3."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3600" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="4320" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="5040" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="5760" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="6480" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="170921484">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="45" w16cid:durableId="1279097368">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="540"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%3."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3600" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%6."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="4320" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="5040" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="5760" w:hanging="360"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8" w:tentative="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:lvlText w:val="%9."/>
+        <w:lvlJc w:val="right"/>
+        <w:pPr>
+          <w:ind w:left="6480" w:hanging="180"/>
+        </w:pPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="296838829">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="46" w16cid:durableId="1160390874">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1242788263">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="47" w16cid:durableId="2008314839">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1517966125">
-[...14 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="2145006129">
+  <w:num w:numId="48" w16cid:durableId="1476138659">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1298336103">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="41"/>
+  <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="921"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -15235,210 +11252,181 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722DF4"/>
     <w:rsid w:val="00002499"/>
     <w:rsid w:val="00013844"/>
     <w:rsid w:val="000308DC"/>
     <w:rsid w:val="00040CAF"/>
     <w:rsid w:val="000626E1"/>
-    <w:rsid w:val="00083171"/>
     <w:rsid w:val="00092A5B"/>
     <w:rsid w:val="000A745F"/>
-    <w:rsid w:val="000C5756"/>
     <w:rsid w:val="000D52D5"/>
     <w:rsid w:val="000E6A9B"/>
     <w:rsid w:val="000F238B"/>
-    <w:rsid w:val="00113F71"/>
+    <w:rsid w:val="0014401E"/>
     <w:rsid w:val="001443D0"/>
     <w:rsid w:val="0014496C"/>
+    <w:rsid w:val="00144D30"/>
     <w:rsid w:val="00145747"/>
     <w:rsid w:val="00145A59"/>
-    <w:rsid w:val="00163B15"/>
     <w:rsid w:val="001668EF"/>
     <w:rsid w:val="00170FCB"/>
-    <w:rsid w:val="00177823"/>
     <w:rsid w:val="00185D14"/>
     <w:rsid w:val="001D36E5"/>
     <w:rsid w:val="001F2908"/>
     <w:rsid w:val="001F727D"/>
     <w:rsid w:val="002020F4"/>
     <w:rsid w:val="00204DCC"/>
     <w:rsid w:val="0021655B"/>
     <w:rsid w:val="00226737"/>
     <w:rsid w:val="002423FD"/>
     <w:rsid w:val="00260203"/>
     <w:rsid w:val="00270D09"/>
     <w:rsid w:val="0028417D"/>
     <w:rsid w:val="002A5D20"/>
     <w:rsid w:val="002F59AE"/>
     <w:rsid w:val="003223DE"/>
     <w:rsid w:val="003529CF"/>
     <w:rsid w:val="003668D7"/>
     <w:rsid w:val="0038637D"/>
-    <w:rsid w:val="00386B48"/>
     <w:rsid w:val="003959D6"/>
-    <w:rsid w:val="004042FD"/>
+    <w:rsid w:val="003A7612"/>
     <w:rsid w:val="00414130"/>
     <w:rsid w:val="004168F8"/>
     <w:rsid w:val="004270C8"/>
-    <w:rsid w:val="004507B1"/>
     <w:rsid w:val="004559BB"/>
     <w:rsid w:val="00475442"/>
-    <w:rsid w:val="004A60E6"/>
     <w:rsid w:val="004E4DE5"/>
-    <w:rsid w:val="00505835"/>
-    <w:rsid w:val="00512DC3"/>
     <w:rsid w:val="0051451D"/>
     <w:rsid w:val="00530217"/>
     <w:rsid w:val="00543E80"/>
-    <w:rsid w:val="0057299D"/>
-    <w:rsid w:val="00582007"/>
     <w:rsid w:val="005A5227"/>
     <w:rsid w:val="005A7626"/>
     <w:rsid w:val="005B4043"/>
     <w:rsid w:val="005B6F4F"/>
     <w:rsid w:val="005D24BB"/>
     <w:rsid w:val="005E68BA"/>
     <w:rsid w:val="005F3864"/>
-    <w:rsid w:val="005F53DD"/>
     <w:rsid w:val="006079F7"/>
-    <w:rsid w:val="00644D76"/>
-    <w:rsid w:val="0065160D"/>
+    <w:rsid w:val="00647F31"/>
     <w:rsid w:val="00682B14"/>
-    <w:rsid w:val="00687D4D"/>
     <w:rsid w:val="0069634F"/>
-    <w:rsid w:val="006B4443"/>
     <w:rsid w:val="006C42D8"/>
     <w:rsid w:val="006E4BFD"/>
     <w:rsid w:val="00705915"/>
     <w:rsid w:val="00722DF4"/>
     <w:rsid w:val="007259A9"/>
     <w:rsid w:val="007465E5"/>
     <w:rsid w:val="007537B0"/>
     <w:rsid w:val="0077192A"/>
-    <w:rsid w:val="007739C7"/>
-    <w:rsid w:val="0078074C"/>
     <w:rsid w:val="00782A85"/>
     <w:rsid w:val="00790A76"/>
     <w:rsid w:val="007A4A01"/>
     <w:rsid w:val="007B24F0"/>
-    <w:rsid w:val="007C2E51"/>
     <w:rsid w:val="007C697C"/>
     <w:rsid w:val="007D4B9F"/>
+    <w:rsid w:val="007F4D78"/>
     <w:rsid w:val="00817F98"/>
     <w:rsid w:val="008228B7"/>
-    <w:rsid w:val="008252D6"/>
-    <w:rsid w:val="0085001C"/>
     <w:rsid w:val="00864050"/>
     <w:rsid w:val="008742A1"/>
     <w:rsid w:val="008878DE"/>
+    <w:rsid w:val="008B122C"/>
     <w:rsid w:val="008D6261"/>
-    <w:rsid w:val="008F0357"/>
     <w:rsid w:val="008F7E38"/>
     <w:rsid w:val="008F7F5F"/>
-    <w:rsid w:val="00911DB5"/>
     <w:rsid w:val="0094617A"/>
     <w:rsid w:val="0094792B"/>
-    <w:rsid w:val="00961969"/>
+    <w:rsid w:val="0096732D"/>
     <w:rsid w:val="0098539F"/>
     <w:rsid w:val="00995477"/>
-    <w:rsid w:val="009B2138"/>
     <w:rsid w:val="009C4B74"/>
     <w:rsid w:val="009E1CD4"/>
     <w:rsid w:val="009E6F92"/>
-    <w:rsid w:val="009F2054"/>
     <w:rsid w:val="00A067F0"/>
-    <w:rsid w:val="00A14F70"/>
     <w:rsid w:val="00A25365"/>
     <w:rsid w:val="00A44669"/>
     <w:rsid w:val="00A74CF8"/>
     <w:rsid w:val="00A95AAB"/>
     <w:rsid w:val="00AA53FF"/>
-    <w:rsid w:val="00AC4A67"/>
+    <w:rsid w:val="00AB2089"/>
     <w:rsid w:val="00AD5FAF"/>
     <w:rsid w:val="00AF5F50"/>
     <w:rsid w:val="00AF6F4A"/>
-    <w:rsid w:val="00B11FC6"/>
     <w:rsid w:val="00B13D3B"/>
     <w:rsid w:val="00B23A02"/>
     <w:rsid w:val="00B26A9A"/>
     <w:rsid w:val="00B53343"/>
     <w:rsid w:val="00B77C1F"/>
     <w:rsid w:val="00B87F4C"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B918BB"/>
     <w:rsid w:val="00BE51CE"/>
-    <w:rsid w:val="00BE572A"/>
-    <w:rsid w:val="00BF13D0"/>
     <w:rsid w:val="00BF3B85"/>
-    <w:rsid w:val="00C14A19"/>
     <w:rsid w:val="00C14D12"/>
     <w:rsid w:val="00C2019C"/>
-    <w:rsid w:val="00C45814"/>
     <w:rsid w:val="00C6020D"/>
     <w:rsid w:val="00CC20C3"/>
     <w:rsid w:val="00CE65FD"/>
+    <w:rsid w:val="00D140BA"/>
     <w:rsid w:val="00D24B6E"/>
     <w:rsid w:val="00D25441"/>
     <w:rsid w:val="00D53B2B"/>
     <w:rsid w:val="00D804EE"/>
     <w:rsid w:val="00D87F85"/>
     <w:rsid w:val="00DB3944"/>
+    <w:rsid w:val="00DD7534"/>
     <w:rsid w:val="00DE41E2"/>
     <w:rsid w:val="00E34F6C"/>
     <w:rsid w:val="00E60C79"/>
     <w:rsid w:val="00E66C66"/>
-    <w:rsid w:val="00E74590"/>
-    <w:rsid w:val="00E764AE"/>
     <w:rsid w:val="00E862FA"/>
     <w:rsid w:val="00EB125A"/>
     <w:rsid w:val="00EC0014"/>
-    <w:rsid w:val="00EC155D"/>
     <w:rsid w:val="00EC68F5"/>
-    <w:rsid w:val="00EC6ABF"/>
     <w:rsid w:val="00F3391D"/>
     <w:rsid w:val="00F51BDD"/>
+    <w:rsid w:val="00F57498"/>
     <w:rsid w:val="00F61F00"/>
     <w:rsid w:val="00F67287"/>
-    <w:rsid w:val="00F9781F"/>
     <w:rsid w:val="00FA0C44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -15524,51 +11512,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15819,51 +11807,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00961969"/>
+    <w:rsid w:val="001443D0"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
@@ -15877,51 +11865,50 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -16223,147 +12210,89 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC20C3"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B77C1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...56 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1262687112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1465269189">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usa.sika.com/roofing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrotechusa.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrotechusa.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16634,50 +12563,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52600463-0db4-46f9-a214-dfe21cfaff66">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="48ccf17c-b54e-4a6c-ac53-fb5a30698f71"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008639A24E0D635541B4C03548A3EAD21E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0eb053502c09c41ec636d35c78785da6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="48ccf17c-b54e-4a6c-ac53-fb5a30698f71" xmlns:ns3="52600463-0db4-46f9-a214-dfe21cfaff66" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be4465030bd69bbc755f9f132918e197" ns2:_="" ns3:_="">
     <xsd:import namespace="48ccf17c-b54e-4a6c-ac53-fb5a30698f71"/>
     <xsd:import namespace="52600463-0db4-46f9-a214-dfe21cfaff66"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -16882,156 +12835,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002003E5-D83E-45FA-BE2D-A42DF06EAABE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E66320-B802-4E69-82F5-F823E9E9F6BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="52600463-0db4-46f9-a214-dfe21cfaff66"/>
+    <ds:schemaRef ds:uri="48ccf17c-b54e-4a6c-ac53-fb5a30698f71"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB4F958-69F8-4B0C-8798-B4438E46BC6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97A3FA8E-6654-4076-ACF9-1969D11B7F5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="48ccf17c-b54e-4a6c-ac53-fb5a30698f71"/>
     <ds:schemaRef ds:uri="52600463-0db4-46f9-a214-dfe21cfaff66"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{df6d7d17-467a-4c8a-bc82-0da4d92ddbea}" enabled="1" method="Privileged" siteId="{eb8a6a88-d993-4e50-b4f0-ada3df9e78f8}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>18603</Characters>
+  <Pages>8</Pages>
+  <Words>2427</Words>
+  <Characters>13155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>563</Lines>
-  <Paragraphs>274</Paragraphs>
+  <Lines>398</Lines>
+  <Paragraphs>162</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>American Hydrotech</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21648</CharactersWithSpaces>
+  <CharactersWithSpaces>15420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Valued Gateway Customer</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_df6d7d17-467a-4c8a-bc82-0da4d92ddbea_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>